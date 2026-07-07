--- v0 (2026-03-07)
+++ v1 (2026-07-07)
@@ -12,1297 +12,78 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="424">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>NOT SENT</t>
   </si>
   <si>
-    <t>The scientific innovation of the work is the development of the technology of production of Galactomannan from the peels and seeds of the local Gleditsia triacanthos plant through bionanotechnological methods. After our research is completed according to the plan, the galactomannan product obtained from local raw materials by the bionanotechnology method, which will allow modern development of several sectors of the national economy as a binding, strengthening and thickening supplement.</t>
-[...10 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
-    <t>Environmental</t>
-[...17 lines deleted...]
-    <t>University</t>
+    <t>Test</t>
+  </si>
+  <si>
+    <t>Senior High School</t>
   </si>
   <si>
     <t>Registration Only International Participant</t>
   </si>
   <si>
-    <t>Offline</t>
-[...1201 lines deleted...]
-    <t>Jl. Ir. H. Juanda no. 2 Bogor 16121</t>
+    <t>Olympiad</t>
+  </si>
+  <si>
+    <t>Istituto Ascanio Sobrero
+Indirizzo: Via Candiani d'Olivola, 19, 15033 Casale Monferrato AL
+Telefono: 0142 454543
+Provincia di Alessandria
+Email: altf080003@istruzione.it</t>
+  </si>
+  <si>
+    <t>Science Fair</t>
   </si>
   <si>
     <t>Invoice Status</t>
   </si>
   <si>
     <t>Research Abstract</t>
   </si>
   <si>
     <t>Research Title</t>
   </si>
   <si>
     <t>Supervisor Whatsapp</t>
   </si>
   <si>
     <t>Supervisor Email</t>
   </si>
   <si>
     <t>Supervisor Name</t>
   </si>
   <si>
     <t>Member Whatsapp</t>
   </si>
   <si>
     <t>Member Email</t>
   </si>
@@ -1345,57 +126,57 @@
   <si>
     <t>Participant Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Cultural Tour</t>
   </si>
   <si>
     <t>Education Level</t>
   </si>
   <si>
     <t>Participant Category</t>
   </si>
   <si>
     <t>Competition Type</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>PERIOD:</t>
   </si>
   <si>
-    <t>All Time TO 2026-03-07</t>
+    <t>All Time TO 2026-07-07</t>
   </si>
   <si>
     <t>EXPORT DATE:</t>
   </si>
   <si>
-    <t>07/03/2026 13:40 WIB</t>
+    <t>07/07/2026 12:41 WIB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1799,6850 +580,388 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA89"/>
+  <dimension ref="A1:AA5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Z4" sqref="Z4:Z89"/>
+      <selection activeCell="Z4" sqref="Z4:Z5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="163.817" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="65.984" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="20" max="20" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="52.987" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="165.103" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="3662.963" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
-        <v>420</v>
+        <v>35</v>
       </c>
       <c r="B1" t="s">
-        <v>421</v>
+        <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="1" t="s">
-        <v>422</v>
+        <v>37</v>
       </c>
       <c r="B2" t="s">
-        <v>423</v>
+        <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="2" t="s">
-        <v>419</v>
+        <v>34</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>418</v>
+        <v>33</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>417</v>
+        <v>32</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>416</v>
+        <v>31</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>415</v>
+        <v>30</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>414</v>
+        <v>29</v>
       </c>
       <c r="G3" s="4" t="s">
-        <v>413</v>
+        <v>28</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>412</v>
+        <v>27</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>411</v>
+        <v>26</v>
       </c>
       <c r="J3" s="4" t="s">
-        <v>410</v>
+        <v>25</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>409</v>
+        <v>24</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>408</v>
+        <v>23</v>
       </c>
       <c r="M3" s="6" t="s">
-        <v>407</v>
+        <v>22</v>
       </c>
       <c r="N3" s="6" t="s">
-        <v>406</v>
+        <v>21</v>
       </c>
       <c r="O3" s="6" t="s">
-        <v>405</v>
+        <v>20</v>
       </c>
       <c r="P3" s="6" t="s">
-        <v>404</v>
+        <v>19</v>
       </c>
       <c r="Q3" s="6" t="s">
-        <v>403</v>
+        <v>18</v>
       </c>
       <c r="R3" s="7" t="s">
-        <v>402</v>
+        <v>17</v>
       </c>
       <c r="S3" s="7" t="s">
-        <v>401</v>
+        <v>16</v>
       </c>
       <c r="T3" s="7" t="s">
-        <v>400</v>
+        <v>15</v>
       </c>
       <c r="U3" s="7" t="s">
-        <v>399</v>
+        <v>14</v>
       </c>
       <c r="V3" s="8" t="s">
-        <v>398</v>
+        <v>13</v>
       </c>
       <c r="W3" s="8" t="s">
-        <v>397</v>
+        <v>12</v>
       </c>
       <c r="X3" s="8" t="s">
-        <v>396</v>
+        <v>11</v>
       </c>
       <c r="Y3" s="9" t="s">
-        <v>395</v>
+        <v>10</v>
       </c>
       <c r="Z3" s="9" t="s">
-        <v>394</v>
+        <v>9</v>
       </c>
       <c r="AA3" s="10" t="s">
-        <v>393</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="11">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>74</v>
+        <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="E4" s="3"/>
+        <v>3</v>
+      </c>
+      <c r="E4" s="3">
+        <v>1</v>
+      </c>
       <c r="F4" s="3" t="s">
-        <v>392</v>
+        <v>6</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K4" s="3" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
-        <v>391</v>
+        <v>1</v>
       </c>
       <c r="M4" s="3" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>6281119106525</v>
+        <v>1</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>1</v>
       </c>
       <c r="O4" s="3" t="s">
-        <v>382</v>
+        <v>1</v>
       </c>
       <c r="P4" s="3" t="s">
-        <v>58</v>
+        <v>1</v>
       </c>
       <c r="Q4" s="3" t="s">
-        <v>271</v>
+        <v>1</v>
       </c>
       <c r="R4" s="3" t="s">
-        <v>389</v>
+        <v>1</v>
       </c>
       <c r="S4" s="3" t="s">
-        <v>382</v>
+        <v>1</v>
       </c>
       <c r="T4" s="3" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>6281119106511</v>
+        <v>1</v>
+      </c>
+      <c r="U4" s="5" t="s">
+        <v>1</v>
       </c>
       <c r="V4" s="3" t="s">
-        <v>373</v>
+        <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>628988883112</v>
+        <v>1</v>
+      </c>
+      <c r="X4" s="3" t="s">
+        <v>1</v>
       </c>
       <c r="Y4" s="3" t="s">
-        <v>387</v>
+        <v>1</v>
       </c>
       <c r="Z4" s="12" t="s">
-        <v>386</v>
+        <v>1</v>
       </c>
       <c r="AA4" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="11"/>
-[...2 lines deleted...]
-      <c r="D5" s="3"/>
+      <c r="A5" s="11">
+        <v>2</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>3</v>
+      </c>
       <c r="E5" s="3"/>
-      <c r="F5" s="3"/>
+      <c r="F5" s="3" t="s">
+        <v>2</v>
+      </c>
       <c r="G5" s="3" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K5" s="3" t="s">
-        <v>5</v>
-[...6 lines deleted...]
-      <c r="Q5" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>1</v>
+      </c>
       <c r="R5" s="3" t="s">
-        <v>385</v>
+        <v>1</v>
       </c>
       <c r="S5" s="3" t="s">
-        <v>382</v>
+        <v>1</v>
       </c>
       <c r="T5" s="3" t="s">
-        <v>384</v>
-[...5641 lines deleted...]
-      <c r="AA89" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="V5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="W5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="X5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="11" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A4:A6"/>
-[...898 lines deleted...]
-    <mergeCell ref="AA89:AA89"/>
+    <mergeCell ref="A4:A4"/>
+    <mergeCell ref="B4:B4"/>
+    <mergeCell ref="C4:C4"/>
+    <mergeCell ref="D4:D4"/>
+    <mergeCell ref="E4:E4"/>
+    <mergeCell ref="F4:F4"/>
+    <mergeCell ref="L4:L4"/>
+    <mergeCell ref="M4:M4"/>
+    <mergeCell ref="N4:N4"/>
+    <mergeCell ref="O4:O4"/>
+    <mergeCell ref="P4:P4"/>
+    <mergeCell ref="Q4:Q4"/>
+    <mergeCell ref="V4:V4"/>
+    <mergeCell ref="W4:W4"/>
+    <mergeCell ref="X4:X4"/>
+    <mergeCell ref="Y4:Y4"/>
+    <mergeCell ref="Z4:Z4"/>
+    <mergeCell ref="AA4:AA4"/>
+    <mergeCell ref="A5:A5"/>
+    <mergeCell ref="B5:B5"/>
+    <mergeCell ref="C5:C5"/>
+    <mergeCell ref="D5:D5"/>
+    <mergeCell ref="E5:E5"/>
+    <mergeCell ref="F5:F5"/>
+    <mergeCell ref="L5:L5"/>
+    <mergeCell ref="M5:M5"/>
+    <mergeCell ref="N5:N5"/>
+    <mergeCell ref="O5:O5"/>
+    <mergeCell ref="P5:P5"/>
+    <mergeCell ref="Q5:Q5"/>
+    <mergeCell ref="V5:V5"/>
+    <mergeCell ref="W5:W5"/>
+    <mergeCell ref="X5:X5"/>
+    <mergeCell ref="Y5:Y5"/>
+    <mergeCell ref="Z5:Z5"/>
+    <mergeCell ref="AA5:AA5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>