--- v1 (2026-07-07)
+++ v2 (2026-09-03)
@@ -12,78 +12,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>NOT SENT</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Test</t>
+    <t>dd</t>
+  </si>
+  <si>
+    <t>Junior High School</t>
+  </si>
+  <si>
+    <t>Registration Only International Participant</t>
+  </si>
+  <si>
+    <t>Online</t>
+  </si>
+  <si>
+    <t>teacher@gmail.com</t>
+  </si>
+  <si>
+    <t>teacher</t>
+  </si>
+  <si>
+    <t>desi@gmail.com</t>
+  </si>
+  <si>
+    <t>percobaan</t>
+  </si>
+  <si>
+    <t>member 1</t>
+  </si>
+  <si>
+    <t>Andorra</t>
+  </si>
+  <si>
+    <t>desishmt@gmail.com</t>
+  </si>
+  <si>
+    <t>University</t>
+  </si>
+  <si>
+    <t>Offline</t>
+  </si>
+  <si>
+    <t>Jingga Aulia Pertiwi</t>
+  </si>
+  <si>
+    <t>Perumahan Meadow Green , Tuscani, jalan Pakis Indah 3 no 62 Lippo Cikarang Kab Bekasi</t>
+  </si>
+  <si>
+    <t>Registration Only Indonesian Participant</t>
+  </si>
+  <si>
+    <t>ssss</t>
   </si>
   <si>
     <t>Senior High School</t>
   </si>
   <si>
-    <t>Registration Only International Participant</t>
-[...12 lines deleted...]
-    <t>Science Fair</t>
+    <t>Innovation Street</t>
   </si>
   <si>
     <t>Invoice Status</t>
   </si>
   <si>
     <t>Research Abstract</t>
   </si>
   <si>
     <t>Research Title</t>
   </si>
   <si>
     <t>Supervisor Whatsapp</t>
   </si>
   <si>
     <t>Supervisor Email</t>
   </si>
   <si>
     <t>Supervisor Name</t>
   </si>
   <si>
     <t>Member Whatsapp</t>
   </si>
   <si>
     <t>Member Email</t>
   </si>
@@ -126,57 +161,57 @@
   <si>
     <t>Participant Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Cultural Tour</t>
   </si>
   <si>
     <t>Education Level</t>
   </si>
   <si>
     <t>Participant Category</t>
   </si>
   <si>
     <t>Competition Type</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>PERIOD:</t>
   </si>
   <si>
-    <t>All Time TO 2026-07-07</t>
+    <t>All Time TO 2026-09-03</t>
   </si>
   <si>
     <t>EXPORT DATE:</t>
   </si>
   <si>
-    <t>07/07/2026 12:41 WIB</t>
+    <t>03/09/2026 09:13 WIB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -580,204 +615,202 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA5"/>
+  <dimension ref="A1:AA12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Z4" sqref="Z4:Z5"/>
+      <selection activeCell="Z4" sqref="Z4:Z12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="B1" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="1" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="B2" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L3" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="M3" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="N3" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="O3" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="P3" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="Q3" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="R3" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="S3" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="4" t="s">
+      <c r="T3" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="H3" s="4" t="s">
+      <c r="U3" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I3" s="4" t="s">
+      <c r="V3" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="4" t="s">
+      <c r="W3" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="X3" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="Y3" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="6" t="s">
+      <c r="Z3" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="N3" s="6" t="s">
+      <c r="AA3" s="10" t="s">
         <v>21</v>
-      </c>
-[...37 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="11">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="E4" s="3"/>
       <c r="F4" s="3" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>1</v>
       </c>
@@ -807,161 +840,854 @@
       </c>
       <c r="W4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="Z4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AA4" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="11">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="R5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="V5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="W5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="X5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="11">
+        <v>3</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="L6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="O6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="P6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="R6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="S6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="T6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="U6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="V6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="W6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="X6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y6" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA6" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" s="11">
+        <v>4</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="P7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="R7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="S7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="V7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="W7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="X7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y7" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="11">
+        <v>5</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="P8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="R8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="S8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="T8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="V8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="W8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="X8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA8" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" s="11">
+        <v>6</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="K9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="L9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="M9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="O9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="P9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="R9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="S9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="T9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="V9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="W9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="X9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="11">
+        <v>7</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="K10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="L10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="M10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="O10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="P10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="R10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="S10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="T10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="U10" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="V10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="W10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="X10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z10" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="11">
+        <v>8</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="K11" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="L11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="M11" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="N11" s="5">
+        <v>6285883478078</v>
+      </c>
+      <c r="O11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="P11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q11" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="R11" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="S11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="T11" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="U11" s="5">
+        <v>62123456789</v>
+      </c>
+      <c r="V11" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="W11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="X11" s="3">
+        <v>6212345678990</v>
+      </c>
+      <c r="Y11" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="11" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="11">
+        <v>9</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="3" t="s">
-[...59 lines deleted...]
-      <c r="AA5" s="11" t="s">
+      <c r="G12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="L12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="M12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="P12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="R12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="S12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="T12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="U12" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="V12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="W12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="X12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="11" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:A4"/>
     <mergeCell ref="B4:B4"/>
     <mergeCell ref="C4:C4"/>
     <mergeCell ref="D4:D4"/>
     <mergeCell ref="E4:E4"/>
     <mergeCell ref="F4:F4"/>
     <mergeCell ref="L4:L4"/>
     <mergeCell ref="M4:M4"/>
     <mergeCell ref="N4:N4"/>
     <mergeCell ref="O4:O4"/>
     <mergeCell ref="P4:P4"/>
     <mergeCell ref="Q4:Q4"/>
     <mergeCell ref="V4:V4"/>
     <mergeCell ref="W4:W4"/>
     <mergeCell ref="X4:X4"/>
     <mergeCell ref="Y4:Y4"/>
     <mergeCell ref="Z4:Z4"/>
     <mergeCell ref="AA4:AA4"/>
     <mergeCell ref="A5:A5"/>
     <mergeCell ref="B5:B5"/>
     <mergeCell ref="C5:C5"/>
     <mergeCell ref="D5:D5"/>
     <mergeCell ref="E5:E5"/>
     <mergeCell ref="F5:F5"/>
     <mergeCell ref="L5:L5"/>
     <mergeCell ref="M5:M5"/>
     <mergeCell ref="N5:N5"/>
     <mergeCell ref="O5:O5"/>
     <mergeCell ref="P5:P5"/>
     <mergeCell ref="Q5:Q5"/>
     <mergeCell ref="V5:V5"/>
     <mergeCell ref="W5:W5"/>
     <mergeCell ref="X5:X5"/>
     <mergeCell ref="Y5:Y5"/>
     <mergeCell ref="Z5:Z5"/>
     <mergeCell ref="AA5:AA5"/>
+    <mergeCell ref="A6:A6"/>
+    <mergeCell ref="B6:B6"/>
+    <mergeCell ref="C6:C6"/>
+    <mergeCell ref="D6:D6"/>
+    <mergeCell ref="E6:E6"/>
+    <mergeCell ref="F6:F6"/>
+    <mergeCell ref="L6:L6"/>
+    <mergeCell ref="M6:M6"/>
+    <mergeCell ref="N6:N6"/>
+    <mergeCell ref="O6:O6"/>
+    <mergeCell ref="P6:P6"/>
+    <mergeCell ref="Q6:Q6"/>
+    <mergeCell ref="V6:V6"/>
+    <mergeCell ref="W6:W6"/>
+    <mergeCell ref="X6:X6"/>
+    <mergeCell ref="Y6:Y6"/>
+    <mergeCell ref="Z6:Z6"/>
+    <mergeCell ref="AA6:AA6"/>
+    <mergeCell ref="A7:A7"/>
+    <mergeCell ref="B7:B7"/>
+    <mergeCell ref="C7:C7"/>
+    <mergeCell ref="D7:D7"/>
+    <mergeCell ref="E7:E7"/>
+    <mergeCell ref="F7:F7"/>
+    <mergeCell ref="L7:L7"/>
+    <mergeCell ref="M7:M7"/>
+    <mergeCell ref="N7:N7"/>
+    <mergeCell ref="O7:O7"/>
+    <mergeCell ref="P7:P7"/>
+    <mergeCell ref="Q7:Q7"/>
+    <mergeCell ref="V7:V7"/>
+    <mergeCell ref="W7:W7"/>
+    <mergeCell ref="X7:X7"/>
+    <mergeCell ref="Y7:Y7"/>
+    <mergeCell ref="Z7:Z7"/>
+    <mergeCell ref="AA7:AA7"/>
+    <mergeCell ref="A8:A8"/>
+    <mergeCell ref="B8:B8"/>
+    <mergeCell ref="C8:C8"/>
+    <mergeCell ref="D8:D8"/>
+    <mergeCell ref="E8:E8"/>
+    <mergeCell ref="F8:F8"/>
+    <mergeCell ref="L8:L8"/>
+    <mergeCell ref="M8:M8"/>
+    <mergeCell ref="N8:N8"/>
+    <mergeCell ref="O8:O8"/>
+    <mergeCell ref="P8:P8"/>
+    <mergeCell ref="Q8:Q8"/>
+    <mergeCell ref="V8:V8"/>
+    <mergeCell ref="W8:W8"/>
+    <mergeCell ref="X8:X8"/>
+    <mergeCell ref="Y8:Y8"/>
+    <mergeCell ref="Z8:Z8"/>
+    <mergeCell ref="AA8:AA8"/>
+    <mergeCell ref="A9:A9"/>
+    <mergeCell ref="B9:B9"/>
+    <mergeCell ref="C9:C9"/>
+    <mergeCell ref="D9:D9"/>
+    <mergeCell ref="E9:E9"/>
+    <mergeCell ref="F9:F9"/>
+    <mergeCell ref="L9:L9"/>
+    <mergeCell ref="M9:M9"/>
+    <mergeCell ref="N9:N9"/>
+    <mergeCell ref="O9:O9"/>
+    <mergeCell ref="P9:P9"/>
+    <mergeCell ref="Q9:Q9"/>
+    <mergeCell ref="V9:V9"/>
+    <mergeCell ref="W9:W9"/>
+    <mergeCell ref="X9:X9"/>
+    <mergeCell ref="Y9:Y9"/>
+    <mergeCell ref="Z9:Z9"/>
+    <mergeCell ref="AA9:AA9"/>
+    <mergeCell ref="A10:A10"/>
+    <mergeCell ref="B10:B10"/>
+    <mergeCell ref="C10:C10"/>
+    <mergeCell ref="D10:D10"/>
+    <mergeCell ref="E10:E10"/>
+    <mergeCell ref="F10:F10"/>
+    <mergeCell ref="L10:L10"/>
+    <mergeCell ref="M10:M10"/>
+    <mergeCell ref="N10:N10"/>
+    <mergeCell ref="O10:O10"/>
+    <mergeCell ref="P10:P10"/>
+    <mergeCell ref="Q10:Q10"/>
+    <mergeCell ref="V10:V10"/>
+    <mergeCell ref="W10:W10"/>
+    <mergeCell ref="X10:X10"/>
+    <mergeCell ref="Y10:Y10"/>
+    <mergeCell ref="Z10:Z10"/>
+    <mergeCell ref="AA10:AA10"/>
+    <mergeCell ref="A11:A11"/>
+    <mergeCell ref="B11:B11"/>
+    <mergeCell ref="C11:C11"/>
+    <mergeCell ref="D11:D11"/>
+    <mergeCell ref="E11:E11"/>
+    <mergeCell ref="F11:F11"/>
+    <mergeCell ref="L11:L11"/>
+    <mergeCell ref="M11:M11"/>
+    <mergeCell ref="N11:N11"/>
+    <mergeCell ref="O11:O11"/>
+    <mergeCell ref="P11:P11"/>
+    <mergeCell ref="Q11:Q11"/>
+    <mergeCell ref="V11:V11"/>
+    <mergeCell ref="W11:W11"/>
+    <mergeCell ref="X11:X11"/>
+    <mergeCell ref="Y11:Y11"/>
+    <mergeCell ref="Z11:Z11"/>
+    <mergeCell ref="AA11:AA11"/>
+    <mergeCell ref="A12:A12"/>
+    <mergeCell ref="B12:B12"/>
+    <mergeCell ref="C12:C12"/>
+    <mergeCell ref="D12:D12"/>
+    <mergeCell ref="E12:E12"/>
+    <mergeCell ref="F12:F12"/>
+    <mergeCell ref="L12:L12"/>
+    <mergeCell ref="M12:M12"/>
+    <mergeCell ref="N12:N12"/>
+    <mergeCell ref="O12:O12"/>
+    <mergeCell ref="P12:P12"/>
+    <mergeCell ref="Q12:Q12"/>
+    <mergeCell ref="V12:V12"/>
+    <mergeCell ref="W12:W12"/>
+    <mergeCell ref="X12:X12"/>
+    <mergeCell ref="Y12:Y12"/>
+    <mergeCell ref="Z12:Z12"/>
+    <mergeCell ref="AA12:AA12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>